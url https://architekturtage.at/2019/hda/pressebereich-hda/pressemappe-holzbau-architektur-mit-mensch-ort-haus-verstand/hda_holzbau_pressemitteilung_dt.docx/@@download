--- v0 (2026-07-20)
+++ v1 (2026-09-07)
@@ -438,91 +438,99 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5638800" cy="3750310"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCD7E17" w14:textId="4CB2D376" w:rsidR="00B5615D" w:rsidRPr="00B5615D" w:rsidRDefault="00B5615D" w:rsidP="00B5615D">
+    <w:p w14:paraId="1CCD7E17" w14:textId="11838D75" w:rsidR="00B5615D" w:rsidRPr="00B5615D" w:rsidRDefault="00B5615D" w:rsidP="00B5615D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5615D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Landwirtschaftliches Zentrum Salez – CH, Andy Senn Architektur</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A81848" w:rsidRPr="00B5615D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>©</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5615D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Atelier für Architekturfotografie/afaf.ch</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B10485">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Seraina Wirz</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="526B0672" w14:textId="77777777" w:rsidR="00CD34C0" w:rsidRPr="00A81848" w:rsidRDefault="00CD34C0" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C328C35" w14:textId="47E79599" w:rsidR="00706468" w:rsidRPr="00BC20CE" w:rsidRDefault="00706468" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
@@ -1237,51 +1245,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>MASCHINENHALLE. Irschenhausen (DE). von Florian Nagler (München) DE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50BDED6A" w14:textId="31D96EBA" w:rsidR="00DD0992" w:rsidRPr="00BC20CE" w:rsidRDefault="00A81848" w:rsidP="00BC20CE">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="000F0135">
+      <w:r w:rsidR="007E3DE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:pict w14:anchorId="5249B28D">
           <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00BC20CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00BC20CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -1382,386 +1390,386 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00DD0992" w:rsidRPr="00DD0992">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>Auftraggeber</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00DD0992" w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Auftraggeber</w:t>
+        <w:t xml:space="preserve">Land Steiermark Abteilung 16 Verkehr und Landeshochbau und </w:t>
+      </w:r>
+      <w:r w:rsidR="00741A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0992" w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as </w:t>
+      </w:r>
+      <w:r w:rsidR="00741A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0992" w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unsthaus </w:t>
+      </w:r>
+      <w:r w:rsidR="00741A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mue</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0992" w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rz.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0992" w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2149DC8B" w14:textId="77777777" w:rsidR="00DD0992" w:rsidRPr="00DD0992" w:rsidRDefault="00DD0992" w:rsidP="00DD0992">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD0992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kuratierung Programm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="299E7C97" w14:textId="2999A580" w:rsidR="00DD0992" w:rsidRPr="00A81848" w:rsidRDefault="006B06F2" w:rsidP="00DD0992">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eva Hierzer, NOW Architektur </w:t>
       </w:r>
       <w:r w:rsidR="00DD0992">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00DD0992" w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tom Kaden, Professur für Architektur und Holzbau</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zerina Džubur, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDA – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Haus der Architektur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="401E7A42" w14:textId="77777777" w:rsidR="00DD0992" w:rsidRPr="00A81848" w:rsidRDefault="00DD0992" w:rsidP="00DD0992">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="718A51E3" w14:textId="77777777" w:rsidR="000C0484" w:rsidRDefault="000C0484" w:rsidP="000C0484">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00383EBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ausstellungsarchitektur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62745737" w14:textId="69D3952F" w:rsidR="000C0484" w:rsidRDefault="000C0484" w:rsidP="000C0484">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5308B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Studio Magic &amp; NOW Architektur, nach einer Idee von Studierenden der Architekturfakultät der TU-Graz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2442CC99" w14:textId="77777777" w:rsidR="000C0484" w:rsidRDefault="000C0484" w:rsidP="000C0484">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00383EBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Ausstellungsarchitektur illustriert den Ansatz des zirkulären Bauens. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31AFC779" w14:textId="77777777" w:rsidR="000C0484" w:rsidRPr="00A81848" w:rsidRDefault="000C0484" w:rsidP="000C0484">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5308B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Die Idee für das einfach wieder zerlegbare Ausstellungssystem wurde von Frederik Baldasty, Marius Birnbreier, Jonas Flache, Maximilian Huß-Galli und Melina Sehn im Rahmen der Lehrveranstaltung Workshop 3 (betreut durch Tom Kaden) auf Basis des Ausstellungskonzeptes entworfen und von Studio Magic für die Ausführung weiterentwickelt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D33317B" w14:textId="12374968" w:rsidR="0067396C" w:rsidRPr="00DD0992" w:rsidRDefault="000C0484" w:rsidP="000C0484">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Ausstellung wurde 2024 erstmals im </w:t>
+      </w:r>
+      <w:r w:rsidR="00741A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unsthaus </w:t>
+      </w:r>
+      <w:r w:rsidR="00741A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>muerz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gezeigt. </w:t>
+      </w:r>
+      <w:r w:rsidR="002B4C4D" w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00DD0992" w:rsidRPr="00A81848">
-[...323 lines deleted...]
-      <w:r w:rsidR="000F0135">
+      <w:r w:rsidR="007E3DE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:pict w14:anchorId="05329A31">
           <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BC7270D" w14:textId="2468ED6C" w:rsidR="00A81848" w:rsidRPr="00A81848" w:rsidRDefault="00DD0992" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2278,60 +2286,60 @@
       </w:r>
       <w:r w:rsidR="007C5425" w:rsidRPr="007C5425">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6680180C" w14:textId="1D9A271D" w:rsidR="00DD0992" w:rsidRPr="00A81848" w:rsidRDefault="007C5425" w:rsidP="00DD0992">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5425">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Helen &amp; Hard wurde 1996 in Stavanger von der Norwegerin Siv Helene Stangeland und dem Österreicher Reinhard Kropf gegründet. Heute arbeiten 26 Mitarbeiter:innen aus 10 Nationen </w:t>
+        <w:t xml:space="preserve">Helen &amp; Hard wurde 1996 in Stavanger von der Norwegerin Siv Helene Stangeland und dem Österreicher Reinhard Kropf gegründet. Heute arbeiten 26 Mitarbeiter:innen aus 10 Nationen für das Architekturbüro mit Sitz in Stavanger und Oslo. In den vergangenen Jahren sind </w:t>
       </w:r>
       <w:r w:rsidRPr="007C5425">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>für das Architekturbüro mit Sitz in Stavanger und Oslo. In den vergangenen Jahren sind Helen &amp; Hard vor allem durch nachhaltige Holzbauten bekannt geworden, von denen viele in Zusammenarbeit mit dem Schweizer Ingenieur Hermann Blumer entstanden. 2010 entwarfen Helen &amp; Hard den norwegischen Expo-Pavillon in Shanghai. 2017 wurde ihre Bibliothek im südnorwegischen Grimstad fertiggestellt – ebenfalls ein Holzbau, in dem sich das Stahlbetonskelett einer ehemaligen Polizeistation verbirgt.</w:t>
+        <w:t>Helen &amp; Hard vor allem durch nachhaltige Holzbauten bekannt geworden, von denen viele in Zusammenarbeit mit dem Schweizer Ingenieur Hermann Blumer entstanden. 2010 entwarfen Helen &amp; Hard den norwegischen Expo-Pavillon in Shanghai. 2017 wurde ihre Bibliothek im südnorwegischen Grimstad fertiggestellt – ebenfalls ein Holzbau, in dem sich das Stahlbetonskelett einer ehemaligen Polizeistation verbirgt.</w:t>
       </w:r>
       <w:r w:rsidR="00DD0992">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FD8EBAE" w14:textId="10433DA4" w:rsidR="000C0484" w:rsidRDefault="00F83D2F" w:rsidP="00061E92">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -2577,51 +2585,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F8756B0" w14:textId="77777777" w:rsidR="00164798" w:rsidRDefault="00164798" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E9B763F" w14:textId="77777777" w:rsidR="00164798" w:rsidRDefault="00164798" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FB653FB" w14:textId="404B739A" w:rsidR="00061E92" w:rsidRDefault="000F0135" w:rsidP="00A81848">
+    <w:p w14:paraId="6FB653FB" w14:textId="404B739A" w:rsidR="00061E92" w:rsidRDefault="007E3DE1" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:pict w14:anchorId="0F90C7BE">
           <v:rect id="_x0000_i1027" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D8410A9" w14:textId="77777777" w:rsidR="00164798" w:rsidRDefault="00164798" w:rsidP="007F04D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -2723,110 +2731,110 @@
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="0078232F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>sanjta@hda-graz.at</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00061E92" w:rsidRPr="00F17AF9">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FBD41E9" w14:textId="77777777" w:rsidR="000F0135" w:rsidRDefault="000F0135" w:rsidP="00236062">
+    <w:p w14:paraId="72988012" w14:textId="77777777" w:rsidR="007E3DE1" w:rsidRDefault="007E3DE1" w:rsidP="00236062">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30A06359" w14:textId="77777777" w:rsidR="000F0135" w:rsidRDefault="000F0135" w:rsidP="00236062">
+    <w:p w14:paraId="541279F1" w14:textId="77777777" w:rsidR="007E3DE1" w:rsidRDefault="007E3DE1" w:rsidP="00236062">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F55DAAB" w14:textId="77777777" w:rsidR="000F0135" w:rsidRDefault="000F0135" w:rsidP="00236062">
+    <w:p w14:paraId="2332B668" w14:textId="77777777" w:rsidR="007E3DE1" w:rsidRDefault="007E3DE1" w:rsidP="00236062">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CBEA49B" w14:textId="77777777" w:rsidR="000F0135" w:rsidRDefault="000F0135" w:rsidP="00236062">
+    <w:p w14:paraId="09B78339" w14:textId="77777777" w:rsidR="007E3DE1" w:rsidRDefault="007E3DE1" w:rsidP="00236062">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1CE90183" w14:textId="3352869C" w:rsidR="00236062" w:rsidRPr="00236062" w:rsidRDefault="00236062">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
@@ -2917,114 +2925,117 @@
     <w:rsid w:val="000B2939"/>
     <w:rsid w:val="000C0484"/>
     <w:rsid w:val="000C6346"/>
     <w:rsid w:val="000C6ED8"/>
     <w:rsid w:val="000F0135"/>
     <w:rsid w:val="000F0370"/>
     <w:rsid w:val="001235C3"/>
     <w:rsid w:val="00127A25"/>
     <w:rsid w:val="00136747"/>
     <w:rsid w:val="0015066E"/>
     <w:rsid w:val="0016309F"/>
     <w:rsid w:val="00164798"/>
     <w:rsid w:val="001800B0"/>
     <w:rsid w:val="001E7FEA"/>
     <w:rsid w:val="001F1B1D"/>
     <w:rsid w:val="00233554"/>
     <w:rsid w:val="00236062"/>
     <w:rsid w:val="00242A6E"/>
     <w:rsid w:val="00255714"/>
     <w:rsid w:val="00270EDA"/>
     <w:rsid w:val="00291D63"/>
     <w:rsid w:val="00292367"/>
     <w:rsid w:val="002A6438"/>
     <w:rsid w:val="002B4C4D"/>
     <w:rsid w:val="002B6677"/>
+    <w:rsid w:val="002C24B1"/>
     <w:rsid w:val="002D7A0D"/>
     <w:rsid w:val="00313640"/>
     <w:rsid w:val="00367F92"/>
     <w:rsid w:val="0038408D"/>
     <w:rsid w:val="003878DD"/>
     <w:rsid w:val="00397D8F"/>
     <w:rsid w:val="00431201"/>
     <w:rsid w:val="004A07B0"/>
     <w:rsid w:val="004A3C1B"/>
     <w:rsid w:val="004A53D9"/>
     <w:rsid w:val="004C6D53"/>
     <w:rsid w:val="004D7816"/>
     <w:rsid w:val="004E3494"/>
     <w:rsid w:val="00501A27"/>
     <w:rsid w:val="00513F5C"/>
     <w:rsid w:val="00517299"/>
     <w:rsid w:val="00524040"/>
     <w:rsid w:val="0059121D"/>
     <w:rsid w:val="005F4E77"/>
     <w:rsid w:val="00606DC0"/>
     <w:rsid w:val="006207C2"/>
     <w:rsid w:val="00636A10"/>
     <w:rsid w:val="0065051A"/>
     <w:rsid w:val="0067396C"/>
     <w:rsid w:val="006A5BC6"/>
     <w:rsid w:val="006B06F2"/>
     <w:rsid w:val="006B6F0B"/>
     <w:rsid w:val="006C4C55"/>
     <w:rsid w:val="00706468"/>
     <w:rsid w:val="007240C8"/>
     <w:rsid w:val="00731AF4"/>
     <w:rsid w:val="00741A09"/>
     <w:rsid w:val="007A1935"/>
     <w:rsid w:val="007C0053"/>
     <w:rsid w:val="007C5425"/>
     <w:rsid w:val="007D32D7"/>
     <w:rsid w:val="007E36AD"/>
+    <w:rsid w:val="007E3DE1"/>
     <w:rsid w:val="007F04D4"/>
     <w:rsid w:val="007F7BAC"/>
     <w:rsid w:val="008067E8"/>
     <w:rsid w:val="00811170"/>
     <w:rsid w:val="00837AE0"/>
     <w:rsid w:val="00861B69"/>
     <w:rsid w:val="008631D2"/>
     <w:rsid w:val="0086680A"/>
     <w:rsid w:val="00867D33"/>
     <w:rsid w:val="00890CE5"/>
     <w:rsid w:val="008A0027"/>
     <w:rsid w:val="008D0820"/>
     <w:rsid w:val="00906939"/>
     <w:rsid w:val="009434BC"/>
     <w:rsid w:val="00950A49"/>
     <w:rsid w:val="00957D74"/>
     <w:rsid w:val="00996412"/>
     <w:rsid w:val="009A1AF7"/>
     <w:rsid w:val="009C0C23"/>
     <w:rsid w:val="00A33FD7"/>
     <w:rsid w:val="00A556E1"/>
     <w:rsid w:val="00A81848"/>
     <w:rsid w:val="00A94A9B"/>
     <w:rsid w:val="00AC20C8"/>
     <w:rsid w:val="00AC4E22"/>
     <w:rsid w:val="00AC6423"/>
     <w:rsid w:val="00AD0DE5"/>
+    <w:rsid w:val="00B10485"/>
     <w:rsid w:val="00B1256C"/>
     <w:rsid w:val="00B2419B"/>
     <w:rsid w:val="00B25DA5"/>
     <w:rsid w:val="00B46844"/>
     <w:rsid w:val="00B5615D"/>
     <w:rsid w:val="00B73132"/>
     <w:rsid w:val="00B81DD0"/>
     <w:rsid w:val="00BA7907"/>
     <w:rsid w:val="00BC20CE"/>
     <w:rsid w:val="00BE4D52"/>
     <w:rsid w:val="00C01964"/>
     <w:rsid w:val="00C07C2A"/>
     <w:rsid w:val="00C575B6"/>
     <w:rsid w:val="00C92E1E"/>
     <w:rsid w:val="00C94567"/>
     <w:rsid w:val="00C96726"/>
     <w:rsid w:val="00CC542A"/>
     <w:rsid w:val="00CD148E"/>
     <w:rsid w:val="00CD34C0"/>
     <w:rsid w:val="00CE028B"/>
     <w:rsid w:val="00D03CA2"/>
     <w:rsid w:val="00D14532"/>
     <w:rsid w:val="00D151EA"/>
     <w:rsid w:val="00D3380E"/>
     <w:rsid w:val="00D94C63"/>
@@ -4513,70 +4524,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2657A1F5-FFCC-4885-BA0A-05D8208F350B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1185</Words>
-  <Characters>7466</Characters>
+  <Words>1181</Words>
+  <Characters>7441</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>62</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8634</CharactersWithSpaces>
+  <CharactersWithSpaces>8605</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Zerina Džubur</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>